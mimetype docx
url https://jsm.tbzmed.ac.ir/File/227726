--- v0 (2025-12-18)
+++ v1 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2955A13E" w14:textId="77777777" w:rsidR="00BC02AA" w:rsidRPr="009C510C" w:rsidRDefault="00C509FE" w:rsidP="009C510C">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="B Lotus"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C510C">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بسمه تعالی</w:t>
@@ -456,146 +456,146 @@
       <w:r w:rsidRPr="009C510C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="B Lotus" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>پزشک</w:t>
       </w:r>
       <w:r w:rsidRPr="009C510C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="B Lotus" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33373959" w14:textId="242AED6F" w:rsidR="00C509FE" w:rsidRPr="007E7060" w:rsidRDefault="00C509FE" w:rsidP="007E7060">
+    <w:p w14:paraId="33373959" w14:textId="094C1ED7" w:rsidR="00C509FE" w:rsidRPr="007E7060" w:rsidRDefault="00C509FE" w:rsidP="007E7060">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E7060">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فرم ارسال خلاصه فرا</w:t>
       </w:r>
       <w:r w:rsidR="007E7060" w:rsidRPr="007E7060">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">يند </w:t>
       </w:r>
-      <w:r w:rsidR="002B261A">
+      <w:r w:rsidR="00185D1E">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>هف</w:t>
+        <w:t>نوزدهمین</w:t>
       </w:r>
       <w:r w:rsidR="00F75A71">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">دهمین </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E7060" w:rsidRPr="007E7060">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
         </w:rPr>
         <w:t>جشنواره آموزشي شهيد مطهري</w:t>
       </w:r>
       <w:r w:rsidR="00D043C0">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> 140</w:t>
       </w:r>
-      <w:r w:rsidR="002B261A">
+      <w:r w:rsidR="00185D1E">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689FDF53" w14:textId="77777777" w:rsidR="00A60F8B" w:rsidRPr="00A60F8B" w:rsidRDefault="00A60F8B" w:rsidP="00A60F8B">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="584764BE" w14:textId="77777777" w:rsidR="00A60F8B" w:rsidRPr="00A60F8B" w:rsidRDefault="00A60F8B" w:rsidP="00A60F8B">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Lotus"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60F8B">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -8195,76 +8195,76 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تاریخ:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A1340E" w:rsidRPr="009C510C" w:rsidSect="00342DDE">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="twistedLines1" w:sz="18" w:space="24" w:color="auto"/>
         <w:left w:val="twistedLines1" w:sz="18" w:space="24" w:color="auto"/>
         <w:bottom w:val="twistedLines1" w:sz="18" w:space="24" w:color="auto"/>
         <w:right w:val="twistedLines1" w:sz="18" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B70FD66" w14:textId="77777777" w:rsidR="008A3A2C" w:rsidRDefault="008A3A2C" w:rsidP="00C509FE">
+    <w:p w14:paraId="2769E068" w14:textId="77777777" w:rsidR="005D11C3" w:rsidRDefault="005D11C3" w:rsidP="00C509FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4330DB3A" w14:textId="77777777" w:rsidR="008A3A2C" w:rsidRDefault="008A3A2C" w:rsidP="00C509FE">
+    <w:p w14:paraId="654F2827" w14:textId="77777777" w:rsidR="005D11C3" w:rsidRDefault="005D11C3" w:rsidP="00C509FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8340,51 +8340,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:cs="B Lotus"/>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1889180467"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="200C6684" w14:textId="77777777" w:rsidR="00557C3F" w:rsidRPr="00557C3F" w:rsidRDefault="004B1420" w:rsidP="00557C3F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:bidi/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="B Lotus"/>
@@ -8413,63 +8413,63 @@
             <w:rFonts w:cs="B Lotus"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00557C3F">
           <w:rPr>
             <w:rFonts w:cs="B Lotus"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="16C5992B" w14:textId="77777777" w:rsidR="00557C3F" w:rsidRDefault="00557C3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EEEAB23" w14:textId="77777777" w:rsidR="008A3A2C" w:rsidRDefault="008A3A2C" w:rsidP="00C509FE">
+    <w:p w14:paraId="1BFCF778" w14:textId="77777777" w:rsidR="005D11C3" w:rsidRDefault="005D11C3" w:rsidP="00C509FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72AE96D7" w14:textId="77777777" w:rsidR="008A3A2C" w:rsidRDefault="008A3A2C" w:rsidP="00C509FE">
+    <w:p w14:paraId="092D9A72" w14:textId="77777777" w:rsidR="005D11C3" w:rsidRDefault="005D11C3" w:rsidP="00C509FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3DAAA554" w14:textId="77777777" w:rsidR="008C233A" w:rsidRPr="008C233A" w:rsidRDefault="008C233A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:cs="B Lotus"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8615,51 +8615,51 @@
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Public education</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26F530DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7AE7116"/>
     <w:lvl w:ilvl="0" w:tplc="F022F39A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9298,117 +9298,120 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="329217777">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="959993105">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1112936295">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1008019135">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="233394839">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="171116026">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C509FE"/>
     <w:rsid w:val="0000754E"/>
     <w:rsid w:val="0003155C"/>
     <w:rsid w:val="00053F2F"/>
     <w:rsid w:val="00070BF2"/>
     <w:rsid w:val="00076898"/>
     <w:rsid w:val="000A093F"/>
     <w:rsid w:val="000B2DF3"/>
     <w:rsid w:val="000E053D"/>
     <w:rsid w:val="000E5717"/>
     <w:rsid w:val="000F4EDF"/>
     <w:rsid w:val="00116CED"/>
     <w:rsid w:val="00144866"/>
+    <w:rsid w:val="00185D1E"/>
     <w:rsid w:val="001B3A3F"/>
     <w:rsid w:val="001B7F75"/>
     <w:rsid w:val="001D71C7"/>
     <w:rsid w:val="001E3BCA"/>
     <w:rsid w:val="001E426D"/>
     <w:rsid w:val="002043D5"/>
     <w:rsid w:val="00234C46"/>
     <w:rsid w:val="002358BF"/>
     <w:rsid w:val="00237C17"/>
     <w:rsid w:val="00240AA4"/>
     <w:rsid w:val="002552E5"/>
     <w:rsid w:val="00262974"/>
     <w:rsid w:val="002B261A"/>
     <w:rsid w:val="0030002F"/>
     <w:rsid w:val="003041AC"/>
     <w:rsid w:val="00322BB4"/>
     <w:rsid w:val="00342DDE"/>
     <w:rsid w:val="003555DC"/>
     <w:rsid w:val="00362D90"/>
     <w:rsid w:val="00400F89"/>
     <w:rsid w:val="00433B1A"/>
     <w:rsid w:val="004B1420"/>
     <w:rsid w:val="0051470A"/>
     <w:rsid w:val="00530244"/>
     <w:rsid w:val="00557C3F"/>
     <w:rsid w:val="00587FF8"/>
     <w:rsid w:val="00595371"/>
     <w:rsid w:val="005B0878"/>
+    <w:rsid w:val="005D11C3"/>
     <w:rsid w:val="006817D8"/>
     <w:rsid w:val="0069367D"/>
     <w:rsid w:val="006C154D"/>
     <w:rsid w:val="006E3775"/>
     <w:rsid w:val="006E4F99"/>
+    <w:rsid w:val="00737C67"/>
     <w:rsid w:val="007E7060"/>
     <w:rsid w:val="00875A72"/>
     <w:rsid w:val="00882BB5"/>
     <w:rsid w:val="008A3A2C"/>
     <w:rsid w:val="008A6A63"/>
     <w:rsid w:val="008C233A"/>
     <w:rsid w:val="008E08BC"/>
     <w:rsid w:val="00942039"/>
     <w:rsid w:val="009C510C"/>
     <w:rsid w:val="009E6D7D"/>
     <w:rsid w:val="009F4F09"/>
     <w:rsid w:val="00A1340E"/>
     <w:rsid w:val="00A17C9C"/>
     <w:rsid w:val="00A34B8B"/>
     <w:rsid w:val="00A60F8B"/>
     <w:rsid w:val="00AA7969"/>
     <w:rsid w:val="00AB6658"/>
     <w:rsid w:val="00B257CB"/>
     <w:rsid w:val="00B646C8"/>
     <w:rsid w:val="00B86C00"/>
     <w:rsid w:val="00BC02AA"/>
     <w:rsid w:val="00BC45DB"/>
     <w:rsid w:val="00BD0A68"/>
     <w:rsid w:val="00BE6D8C"/>
     <w:rsid w:val="00C04719"/>
@@ -9442,51 +9445,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="fa-IR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="78B37B38"/>
   <w15:docId w15:val="{DE0F42B9-A29A-463B-9A0C-F33AA3AC3B95}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10361,51 +10364,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00557C3F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00557C3F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -10655,64 +10658,64 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43408EAD-392A-4187-AE88-64E7B26900CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>593</Words>
-  <Characters>3382</Characters>
+  <Characters>3383</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3968</CharactersWithSpaces>
+  <CharactersWithSpaces>3969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>fakhrolsadat Hosseini</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>